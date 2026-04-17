--- v0 (2025-10-19)
+++ v1 (2026-04-17)
@@ -1,1069 +1,979 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/glossary/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00EF3356" w:rsidRPr="00476945" w:rsidRDefault="0034473B" w:rsidP="00476945">
+    <w:p w14:paraId="5D5147EC" w14:textId="77777777" w:rsidR="00EF3356" w:rsidRPr="00476945" w:rsidRDefault="0034473B" w:rsidP="00476945">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00476945">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Žádost o dotaci prostřednictvím veřejnoprávní smlouvy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00476945" w:rsidRPr="00476945" w:rsidRDefault="00476945" w:rsidP="00476945">
-[...8 lines deleted...]
-    <w:p w:rsidR="0034473B" w:rsidRPr="00476945" w:rsidRDefault="00B62724" w:rsidP="00B62724">
+    <w:p w14:paraId="64C73F28" w14:textId="77777777" w:rsidR="0034473B" w:rsidRPr="00476945" w:rsidRDefault="00B62724" w:rsidP="00B62724">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00476945">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Údaje o žadateli</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00476945" w:rsidRDefault="00476945" w:rsidP="00476945"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00B62724" w:rsidRDefault="00C221D6" w:rsidP="00B62724">
+    <w:p w14:paraId="7A865FB2" w14:textId="240E6BB3" w:rsidR="00B62724" w:rsidRDefault="00000000" w:rsidP="00B62724">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="742462879"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00B62724">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+          <w:r w:rsidR="00B70B43">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B62724">
-        <w:t xml:space="preserve"> fyzická osoba</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B62724" w:rsidRDefault="00B62724" w:rsidP="00B62724">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B62724" w:rsidRPr="00B70B43">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>fyzická osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10121C8A" w14:textId="77777777" w:rsidR="00B62724" w:rsidRDefault="00B62724" w:rsidP="00B62724">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jméno a příjmení: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="678933801"/>
           <w:placeholder>
             <w:docPart w:val="0507D5246125473EB4FB502074073158"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A52A36" w:rsidRPr="00ED7577">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte sem a zadejte text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00B62724" w:rsidRDefault="00B62724" w:rsidP="00B62724">
+    <w:p w14:paraId="21DD8AC3" w14:textId="77777777" w:rsidR="00B62724" w:rsidRDefault="00B62724" w:rsidP="00B62724">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t>Datum narození:</w:t>
       </w:r>
       <w:r w:rsidR="00A52A36">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="317231350"/>
           <w:placeholder>
             <w:docPart w:val="6146004632D94A618F49E25D69657BD4"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A52A36" w:rsidRPr="00ED7577">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte sem a zadejte text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00B62724" w:rsidRDefault="00B62724" w:rsidP="00B62724">
+    <w:p w14:paraId="4B213042" w14:textId="77777777" w:rsidR="00B62724" w:rsidRDefault="00B62724" w:rsidP="00B62724">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t>Bydliště:</w:t>
       </w:r>
       <w:r w:rsidR="00A52A36">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1951769251"/>
           <w:placeholder>
             <w:docPart w:val="DD4EDA4845934466A6B4247327742732"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A52A36" w:rsidRPr="00ED7577">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte sem a zadejte text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00A52A36" w:rsidRDefault="00A52A36" w:rsidP="00B62724">
+    <w:p w14:paraId="53453083" w14:textId="77777777" w:rsidR="00A52A36" w:rsidRDefault="00A52A36" w:rsidP="00B62724">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">IČ, bylo-li přiděleno: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1590772274"/>
           <w:placeholder>
             <w:docPart w:val="66A63342EC8841E6AF8F6E38CF926452"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00ED7577">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte sem a zadejte text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00A52A36" w:rsidRDefault="00A52A36" w:rsidP="00B62724">
+    <w:p w14:paraId="55C028BF" w14:textId="7C74200E" w:rsidR="00B70B43" w:rsidRPr="00B70B43" w:rsidRDefault="00B70B43" w:rsidP="00B70B43">
+      <w:r>
+        <w:t xml:space="preserve">        Číslo účtu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70B43">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-694455208"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00B70B43">
+            <w:rPr>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+            </w:rPr>
+            <w:t>Klikněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="0FCEB70A" w14:textId="77777777" w:rsidR="00A52A36" w:rsidRPr="00B70B43" w:rsidRDefault="00000000" w:rsidP="00A52A36">
       <w:pPr>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...23 lines deleted...]
-        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-589155213"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A52A36">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A52A36">
-        <w:t xml:space="preserve"> právnická osoba</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00A52A36" w:rsidRDefault="00A52A36" w:rsidP="00A52A36">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52A36" w:rsidRPr="00B70B43">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>právnická osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0850AFFC" w14:textId="77777777" w:rsidR="00A52A36" w:rsidRDefault="00A52A36" w:rsidP="00A52A36">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Název právnické osoby: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1760181368"/>
           <w:placeholder>
             <w:docPart w:val="5739E7D9A1C146C085CF06214C59F71E"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00ED7577">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte sem a zadejte text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00A52A36" w:rsidRDefault="00A52A36" w:rsidP="00A52A36">
+    <w:p w14:paraId="1A7C169D" w14:textId="77777777" w:rsidR="00A52A36" w:rsidRDefault="00A52A36" w:rsidP="00A52A36">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sídlo: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="548573236"/>
           <w:placeholder>
             <w:docPart w:val="9DA353AD8E44422D9AF68FCF4EB7051B"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00ED7577">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte sem a zadejte text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00A52A36" w:rsidRDefault="00A52A36" w:rsidP="00A52A36">
+    <w:p w14:paraId="257C4420" w14:textId="77777777" w:rsidR="00A52A36" w:rsidRDefault="00A52A36" w:rsidP="00A52A36">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">IČ, bylo-li přiděleno: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1410650382"/>
           <w:placeholder>
             <w:docPart w:val="6B692DDE4798406B8633CF9191EABA41"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00ED7577">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte sem a zadejte text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00A52A36" w:rsidRDefault="00A52A36" w:rsidP="00A52A36">
+    <w:p w14:paraId="2B4E5738" w14:textId="77777777" w:rsidR="00A52A36" w:rsidRDefault="00A52A36" w:rsidP="00A52A36">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t>Identifikace</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A52A36" w:rsidRDefault="00A52A36" w:rsidP="00CC08C1">
+    <w:p w14:paraId="7774BFC7" w14:textId="77777777" w:rsidR="00A52A36" w:rsidRDefault="00A52A36" w:rsidP="00CC08C1">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00CC08C1">
         <w:t> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1180929241"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00CC08C1">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A52A36">
         <w:t>osob zastupujících právnickou osobu s uved</w:t>
       </w:r>
       <w:r>
         <w:t>ením právního důvodu zastoupení</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="Zstupntext"/>
         </w:rPr>
         <w:id w:val="-1188056188"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr>
-[...3 lines deleted...]
-      </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w:rsidR="00A52A36" w:rsidRPr="00476945" w:rsidRDefault="00A52A36" w:rsidP="00CC08C1">
+        <w:p w14:paraId="54EE3D96" w14:textId="77777777" w:rsidR="00A52A36" w:rsidRPr="00476945" w:rsidRDefault="00A52A36" w:rsidP="00CC08C1">
           <w:pPr>
             <w:ind w:left="360"/>
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00476945">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte sem a zadejte text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:bookmarkStart w:id="1" w:name="p10a-3-f-2"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00A52A36" w:rsidRDefault="00C221D6" w:rsidP="00CC08C1">
+    <w:bookmarkStart w:id="0" w:name="p10a-3-f-2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="52BD8CEA" w14:textId="77777777" w:rsidR="00A52A36" w:rsidRDefault="00000000" w:rsidP="00CC08C1">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1171760592"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A52A36" w:rsidRPr="00CC08C1">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A52A36">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A52A36" w:rsidRPr="00A52A36">
         <w:t>osob s</w:t>
       </w:r>
       <w:r w:rsidR="00A52A36">
         <w:t xml:space="preserve"> podílem v této právnické osobě</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="Zstupntext"/>
         </w:rPr>
         <w:id w:val="-156075646"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr>
-[...3 lines deleted...]
-      </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w:rsidR="00A52A36" w:rsidRPr="00476945" w:rsidRDefault="00A52A36" w:rsidP="00CC08C1">
+        <w:p w14:paraId="4CD3DCA7" w14:textId="77777777" w:rsidR="00A52A36" w:rsidRPr="00476945" w:rsidRDefault="00A52A36" w:rsidP="00CC08C1">
           <w:pPr>
             <w:ind w:left="360"/>
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00476945">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte sem a zadejte text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:bookmarkStart w:id="2" w:name="p10a-3-f-3"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00A52A36" w:rsidRDefault="00C221D6" w:rsidP="00CC08C1">
+    <w:bookmarkStart w:id="1" w:name="p10a-3-f-3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="76C4BEDE" w14:textId="77777777" w:rsidR="00A52A36" w:rsidRDefault="00000000" w:rsidP="00CC08C1">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-645428980"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A52A36" w:rsidRPr="00CC08C1">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A52A36">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A52A36" w:rsidRPr="00A52A36">
         <w:t>osob, v nichž má přím</w:t>
       </w:r>
       <w:r w:rsidR="00A52A36">
         <w:t>ý podíl, a o výši tohoto podílu</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A52A36" w:rsidRPr="00476945" w:rsidRDefault="00C221D6" w:rsidP="00CC08C1">
+    <w:p w14:paraId="74DB406F" w14:textId="31DE2521" w:rsidR="00A52A36" w:rsidRDefault="00000000" w:rsidP="00CC08C1">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rStyle w:val="Zstupntext"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Zstupntext"/>
           </w:rPr>
           <w:id w:val="-579440976"/>
-          <w:placeholder>
-[...1 lines deleted...]
-          </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr>
-[...3 lines deleted...]
-        </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00A52A36" w:rsidRPr="00476945">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte sem a zadejte text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A52A36" w:rsidRPr="00476945">
         <w:rPr>
           <w:rStyle w:val="Zstupntext"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC08C1" w:rsidRDefault="00CC08C1" w:rsidP="00CC08C1">
+    <w:p w14:paraId="3DF5B135" w14:textId="77777777" w:rsidR="00B70B43" w:rsidRPr="00B70B43" w:rsidRDefault="00B70B43" w:rsidP="00B70B43">
+      <w:r>
+        <w:t xml:space="preserve">        Číslo účtu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70B43">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-439616369"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00B70B43">
+            <w:rPr>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+            </w:rPr>
+            <w:t>Klikněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="1A43D0D9" w14:textId="77777777" w:rsidR="00CC08C1" w:rsidRDefault="00CC08C1" w:rsidP="00CC08C1">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00476945" w:rsidRDefault="00476945">
-[...4 lines deleted...]
-    <w:p w:rsidR="00CC08C1" w:rsidRPr="00476945" w:rsidRDefault="00CC08C1" w:rsidP="00CC08C1">
+    <w:p w14:paraId="36AFC550" w14:textId="77777777" w:rsidR="00CC08C1" w:rsidRPr="00476945" w:rsidRDefault="00CC08C1" w:rsidP="00CC08C1">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00476945">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Požadovaná částka</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="2020338349"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w:rsidR="00CC08C1" w:rsidRDefault="00CC08C1" w:rsidP="00CC08C1">
+        <w:p w14:paraId="1031558C" w14:textId="77777777" w:rsidR="00CC08C1" w:rsidRDefault="00CC08C1" w:rsidP="00CC08C1">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
           <w:r w:rsidRPr="00ED7577">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte sem a zadejte text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="00476945" w:rsidRDefault="00476945" w:rsidP="00476945">
+    <w:p w14:paraId="4FAB9A46" w14:textId="77777777" w:rsidR="00476945" w:rsidRDefault="00476945" w:rsidP="00476945">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CC08C1" w:rsidRPr="00476945" w:rsidRDefault="00CC08C1" w:rsidP="00CC08C1">
+    <w:p w14:paraId="054A5509" w14:textId="77777777" w:rsidR="00CC08C1" w:rsidRPr="00476945" w:rsidRDefault="00CC08C1" w:rsidP="00CC08C1">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00476945">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Účel, na který žadatel chce dotaci použít</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1478065005"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w:rsidR="00CC08C1" w:rsidRDefault="00CC08C1" w:rsidP="00CC08C1">
+        <w:p w14:paraId="0FACF970" w14:textId="77777777" w:rsidR="00CC08C1" w:rsidRDefault="00CC08C1" w:rsidP="00CC08C1">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
           <w:r w:rsidRPr="00ED7577">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte sem a zadejte text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="00476945" w:rsidRDefault="00476945" w:rsidP="00476945">
+    <w:p w14:paraId="79E9F5E1" w14:textId="77777777" w:rsidR="00476945" w:rsidRDefault="00476945" w:rsidP="00476945">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00476945" w:rsidRDefault="00476945" w:rsidP="00476945">
-[...9 lines deleted...]
-    <w:p w:rsidR="00CC08C1" w:rsidRPr="00476945" w:rsidRDefault="00CC08C1" w:rsidP="00CC08C1">
+    <w:p w14:paraId="1F8AC1C9" w14:textId="77777777" w:rsidR="00CC08C1" w:rsidRPr="00476945" w:rsidRDefault="00CC08C1" w:rsidP="00CC08C1">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00476945">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Doba, v níž má být dosaženo účelu</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1187522823"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w:rsidR="00CC08C1" w:rsidRDefault="00CC08C1" w:rsidP="00CC08C1">
+        <w:p w14:paraId="2938F80A" w14:textId="77777777" w:rsidR="00CC08C1" w:rsidRDefault="00CC08C1" w:rsidP="00CC08C1">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
           <w:r w:rsidRPr="00ED7577">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte sem a zadejte text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="00476945" w:rsidRDefault="00476945" w:rsidP="00476945">
+    <w:p w14:paraId="02758221" w14:textId="77777777" w:rsidR="00476945" w:rsidRDefault="00476945" w:rsidP="00476945">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00476945" w:rsidRDefault="00476945" w:rsidP="00476945">
-[...4 lines deleted...]
-    <w:p w:rsidR="00A52A36" w:rsidRPr="00476945" w:rsidRDefault="00CC08C1" w:rsidP="00CC08C1">
+    <w:p w14:paraId="710DD831" w14:textId="77777777" w:rsidR="00A52A36" w:rsidRPr="00476945" w:rsidRDefault="00CC08C1" w:rsidP="00CC08C1">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00476945">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Odůvodnění žádosti</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="448054576"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w:rsidR="00CC08C1" w:rsidRDefault="00CC08C1" w:rsidP="00CC08C1">
+        <w:p w14:paraId="3B2BD673" w14:textId="77777777" w:rsidR="00CC08C1" w:rsidRDefault="00CC08C1" w:rsidP="00CC08C1">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
           <w:r w:rsidRPr="00ED7577">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte sem a zadejte text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="00476945" w:rsidRDefault="00476945" w:rsidP="00476945">
+    <w:p w14:paraId="1BCED3EB" w14:textId="77777777" w:rsidR="00476945" w:rsidRDefault="00476945" w:rsidP="00476945">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00476945" w:rsidRDefault="00476945" w:rsidP="00476945">
+    <w:p w14:paraId="39DCF64A" w14:textId="77777777" w:rsidR="00721E16" w:rsidRDefault="00721E16" w:rsidP="00476945">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00476945" w:rsidRDefault="00476945" w:rsidP="00476945">
-[...9 lines deleted...]
-    <w:p w:rsidR="00CC08C1" w:rsidRPr="00476945" w:rsidRDefault="00CC08C1" w:rsidP="00CC08C1">
+    <w:p w14:paraId="0F70017F" w14:textId="77777777" w:rsidR="00CC08C1" w:rsidRPr="00476945" w:rsidRDefault="00CC08C1" w:rsidP="00CC08C1">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00476945">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Seznam případných příloh žádosti</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1627961550"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w:rsidR="00CC08C1" w:rsidRDefault="00CC08C1" w:rsidP="00CC08C1">
+        <w:p w14:paraId="56F60E7F" w14:textId="77777777" w:rsidR="00CC08C1" w:rsidRDefault="00CC08C1" w:rsidP="00CC08C1">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
           <w:r w:rsidRPr="00ED7577">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte sem a zadejte text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="00476945" w:rsidRDefault="00476945" w:rsidP="00476945">
+    <w:p w14:paraId="345F134B" w14:textId="77777777" w:rsidR="00476945" w:rsidRDefault="00476945" w:rsidP="00476945">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00476945" w:rsidRDefault="00476945" w:rsidP="00476945">
-[...9 lines deleted...]
-    <w:p w:rsidR="00CC08C1" w:rsidRPr="00476945" w:rsidRDefault="00CC08C1" w:rsidP="00CC08C1">
+    <w:p w14:paraId="3E73FF0F" w14:textId="77777777" w:rsidR="00CC08C1" w:rsidRPr="00476945" w:rsidRDefault="00CC08C1" w:rsidP="00CC08C1">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00476945">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Den vyhotovení žádosti </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-758527182"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:showingPlcHdr/>
         <w:date>
           <w:dateFormat w:val="d. M. yyyy"/>
           <w:lid w:val="cs-CZ"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w:rsidR="00CC08C1" w:rsidRDefault="00CC08C1" w:rsidP="00CC08C1">
+        <w:p w14:paraId="030CC1FD" w14:textId="77777777" w:rsidR="00CC08C1" w:rsidRDefault="00CC08C1" w:rsidP="00CC08C1">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
           <w:r w:rsidRPr="00ED7577">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte sem a zadejte datum.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="00476945" w:rsidRDefault="00476945" w:rsidP="00476945">
+    <w:p w14:paraId="1B7AAABA" w14:textId="77777777" w:rsidR="00476945" w:rsidRDefault="00476945" w:rsidP="00476945">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CC08C1" w:rsidRPr="00476945" w:rsidRDefault="00CC08C1" w:rsidP="00CC08C1">
+    <w:p w14:paraId="4BF474AB" w14:textId="77777777" w:rsidR="00CC08C1" w:rsidRPr="00476945" w:rsidRDefault="00CC08C1" w:rsidP="00CC08C1">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00476945">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Podpis </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Podpis osob</w:t>
+      </w:r>
+      <w:r w:rsidR="00476945" w:rsidRPr="00476945">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
       <w:r w:rsidRPr="00476945">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>osob</w:t>
+        <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="00476945" w:rsidRPr="00476945">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>(</w:t>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00476945">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>y</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00476945" w:rsidRPr="00476945">
+        <w:t xml:space="preserve"> zastupující žadatele</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2C9F75" w14:textId="77777777" w:rsidR="00CC08C1" w:rsidRDefault="00CC08C1" w:rsidP="00CC08C1">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00476945">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56EE3574" w14:textId="77777777" w:rsidR="00476945" w:rsidRDefault="00476945" w:rsidP="00CC08C1">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> zastupující</w:t>
-[...25 lines deleted...]
-    <w:sectPr w:rsidR="00476945">
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00476945" w:rsidSect="00B70B43">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="1418" w:bottom="284" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="8000006F" w:usb1="1200FBEF" w:usb2="0064C000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A5E1276"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A96E694E"/>
     <w:lvl w:ilvl="0" w:tplc="0405000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
@@ -1108,51 +1018,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70F81802"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3AC2746C"/>
     <w:lvl w:ilvl="0" w:tplc="04050017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
@@ -1197,544 +1107,517 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="81806572">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="132991172">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0034473B"/>
     <w:rsid w:val="0034473B"/>
+    <w:rsid w:val="003F0D56"/>
     <w:rsid w:val="00476945"/>
+    <w:rsid w:val="00535C06"/>
+    <w:rsid w:val="00721E16"/>
     <w:rsid w:val="00A52A36"/>
     <w:rsid w:val="00B62724"/>
+    <w:rsid w:val="00B70B43"/>
     <w:rsid w:val="00C221D6"/>
     <w:rsid w:val="00CC08C1"/>
     <w:rsid w:val="00EF3356"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1874B449"/>
+  <w15:docId w15:val="{D5ADAFB2-226C-404B-9A38-689294D6FBBB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
-[...271 lines deleted...]
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Odstavecseseznamem">
     <w:name w:val="List Paragraph"/>
@@ -1800,81 +1683,82 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextbublinyChar">
     <w:name w:val="Text bubliny Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Textbubliny"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C221D6"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1644308250">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0507D5246125473EB4FB502074073158"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6F7469CE-13A9-46A8-AA18-296AB6E18E18}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00F10ECD" w:rsidRDefault="00737C76" w:rsidP="00737C76">
           <w:pPr>
             <w:pStyle w:val="0507D5246125473EB4FB502074073158"/>
           </w:pPr>
           <w:r w:rsidRPr="00ED7577">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
@@ -2040,557 +1924,537 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{582E4115-ED17-4C34-91AA-D0E876051C75}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00F10ECD" w:rsidRDefault="00737C76" w:rsidP="00737C76">
           <w:pPr>
             <w:pStyle w:val="6B692DDE4798406B8633CF9191EABA41"/>
           </w:pPr>
           <w:r w:rsidRPr="00ED7577">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte sem a zadejte text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="8000006F" w:usb1="1200FBEF" w:usb2="0064C000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:comments="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00737C76"/>
+    <w:rsid w:val="00062B9F"/>
     <w:rsid w:val="00225719"/>
     <w:rsid w:val="0029347E"/>
+    <w:rsid w:val="003F0D56"/>
     <w:rsid w:val="00737C76"/>
     <w:rsid w:val="00774004"/>
+    <w:rsid w:val="00E106A3"/>
     <w:rsid w:val="00F10ECD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...392 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -2649,51 +2513,51 @@
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9DA353AD8E44422D9AF68FCF4EB7051B">
     <w:name w:val="9DA353AD8E44422D9AF68FCF4EB7051B"/>
     <w:rsid w:val="00737C76"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6B692DDE4798406B8633CF9191EABA41">
     <w:name w:val="6B692DDE4798406B8633CF9191EABA41"/>
     <w:rsid w:val="00737C76"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -2910,76 +2774,76 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>166</Words>
-  <Characters>984</Characters>
+  <Words>178</Words>
+  <Characters>1057</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1148</CharactersWithSpaces>
+  <CharactersWithSpaces>1233</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Domácí</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>